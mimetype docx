--- v1 (2025-12-10)
+++ v2 (2026-05-02)
@@ -638,205 +638,175 @@
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45DB0487" w14:textId="38074627" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="003D3275" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vecākais eksperts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E499312" w14:textId="172DEF97" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00CF55BF" w:rsidP="006E63D6">
+          <w:p w14:paraId="7E499312" w14:textId="0AE9C672" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>10.09.-12.09.2025</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>10.02</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF64E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13.02</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF64E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="679C062F" w14:textId="4FC1EE58" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00F23070" w:rsidP="006E63D6">
+          <w:p w14:paraId="679C062F" w14:textId="624F646F" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Lietuva, Viļņa</w:t>
+              <w:t>Anglija, Londona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67A62199" w14:textId="0ABB2EAE" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00CF55BF" w:rsidP="006E63D6">
-[...57 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="67A62199" w14:textId="2C56871D" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00307EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dalība Eiropas padomes to-do darba grupās par kodeksa atbilstības un juridiskajiem jautājumiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B63D354" w14:textId="691E7735" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="0053650E" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0053650E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Iestādes budžets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0517A4A2" w14:textId="05703AA7" w:rsidR="006E63D6" w:rsidRDefault="00F23070" w:rsidP="006E63D6">
+          <w:p w14:paraId="0517A4A2" w14:textId="7E6FFB5A" w:rsidR="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>124</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA2200">
+              <w:t>324</w:t>
+            </w:r>
+            <w:r w:rsidR="005C2594">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidR="005C58DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  EUR</w:t>
             </w:r>
             <w:r w:rsidR="00324D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FAF3B2B" w14:textId="63126DC8" w:rsidR="00324D5E" w:rsidRPr="006E63D6" w:rsidRDefault="00324D5E" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324D5E">
@@ -847,1532 +817,209 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00324D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>iesk.pilsētas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00324D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> nodokli)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="307DD1FD" w14:textId="7537EDAE" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="307DD1FD" w14:textId="7AF0539A" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>230.75</w:t>
+            </w:r>
+            <w:r w:rsidR="00066DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65EDAA01" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="699FD30F" w14:textId="5BDF0657" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="0053650E" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3370D977" w14:textId="33F2C4B2" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00F23070" w:rsidP="006E63D6">
+          <w:p w14:paraId="3370D977" w14:textId="4AEB3FB7" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>90</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00261596">
+              <w:t>260</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF635F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidR="005C58DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B537D1B" w14:textId="7E63DCFD" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00EF764D" w:rsidP="006E63D6">
+          <w:p w14:paraId="0B537D1B" w14:textId="7E778C92" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00EF764D" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Apdrošināšanas izdevumi</w:t>
             </w:r>
             <w:r w:rsidR="002C495F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F23070">
-[...15 lines deleted...]
-              <w:t>92</w:t>
+            <w:r w:rsidR="00307EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10.56</w:t>
             </w:r>
             <w:r w:rsidR="005C58DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
             <w:r w:rsidR="000F2F3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="000F2F3E" w:rsidRPr="000F2F3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Braukšanas izdevumi attiecīgās valsts sabiedriskajā transportā</w:t>
             </w:r>
             <w:r w:rsidR="008B10FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F23070">
-[...15 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidR="00307EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>42,59</w:t>
             </w:r>
             <w:r w:rsidR="008B10FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUR</w:t>
-            </w:r>
-[...1309 lines deleted...]
-              <w:t>00 EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A8B70A6" w14:textId="77777777" w:rsidR="0069226D" w:rsidRDefault="0069226D"/>
     <w:sectPr w:rsidR="0069226D" w:rsidSect="006E63D6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -2394,104 +1041,121 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E63D6"/>
     <w:rsid w:val="00032435"/>
+    <w:rsid w:val="00066DE6"/>
     <w:rsid w:val="00067BC1"/>
     <w:rsid w:val="00070A1F"/>
     <w:rsid w:val="000771D0"/>
     <w:rsid w:val="000C6FC1"/>
     <w:rsid w:val="000F2F3E"/>
     <w:rsid w:val="0015212D"/>
+    <w:rsid w:val="00173CC0"/>
     <w:rsid w:val="001C374B"/>
     <w:rsid w:val="002352A3"/>
     <w:rsid w:val="00261596"/>
     <w:rsid w:val="00297732"/>
+    <w:rsid w:val="002B0630"/>
     <w:rsid w:val="002B4639"/>
     <w:rsid w:val="002C495F"/>
+    <w:rsid w:val="00307EE7"/>
     <w:rsid w:val="003244BD"/>
     <w:rsid w:val="00324D5E"/>
     <w:rsid w:val="0034597A"/>
     <w:rsid w:val="00356AE1"/>
     <w:rsid w:val="003D3275"/>
     <w:rsid w:val="003F6015"/>
+    <w:rsid w:val="00485BD3"/>
     <w:rsid w:val="00492767"/>
     <w:rsid w:val="004A2481"/>
     <w:rsid w:val="004E2687"/>
+    <w:rsid w:val="004F074A"/>
     <w:rsid w:val="0053650E"/>
+    <w:rsid w:val="005C2594"/>
     <w:rsid w:val="005C58DA"/>
     <w:rsid w:val="005D25DE"/>
     <w:rsid w:val="0062724F"/>
     <w:rsid w:val="006774BB"/>
     <w:rsid w:val="0069226D"/>
     <w:rsid w:val="006E63D6"/>
     <w:rsid w:val="00701A2C"/>
+    <w:rsid w:val="0078493B"/>
     <w:rsid w:val="007D6CE4"/>
+    <w:rsid w:val="008510C2"/>
     <w:rsid w:val="0086194C"/>
     <w:rsid w:val="008A015E"/>
     <w:rsid w:val="008B10FE"/>
+    <w:rsid w:val="008F520F"/>
     <w:rsid w:val="0093300E"/>
     <w:rsid w:val="009420C9"/>
     <w:rsid w:val="00972172"/>
     <w:rsid w:val="009831DB"/>
+    <w:rsid w:val="009873E4"/>
+    <w:rsid w:val="009B452A"/>
     <w:rsid w:val="00A27F76"/>
+    <w:rsid w:val="00A93B9D"/>
     <w:rsid w:val="00AF054F"/>
     <w:rsid w:val="00AF3D48"/>
     <w:rsid w:val="00C50040"/>
     <w:rsid w:val="00CB5D59"/>
     <w:rsid w:val="00CF55BF"/>
+    <w:rsid w:val="00CF7C50"/>
     <w:rsid w:val="00D35015"/>
     <w:rsid w:val="00DA2200"/>
     <w:rsid w:val="00DA421C"/>
     <w:rsid w:val="00DC0D6A"/>
     <w:rsid w:val="00EC0460"/>
     <w:rsid w:val="00EC468E"/>
+    <w:rsid w:val="00EF635F"/>
     <w:rsid w:val="00EF764D"/>
     <w:rsid w:val="00F10CAD"/>
     <w:rsid w:val="00F1246B"/>
     <w:rsid w:val="00F23070"/>
+    <w:rsid w:val="00FC2BE3"/>
     <w:rsid w:val="00FC48AA"/>
+    <w:rsid w:val="00FF64E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4915A817"/>
@@ -2878,51 +1542,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009831DB"/>
+    <w:rsid w:val="00173CC0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006E63D6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -3758,70 +2422,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>609</Characters>
+  <Pages>1</Pages>
+  <Words>451</Words>
+  <Characters>258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1672</CharactersWithSpaces>
+  <CharactersWithSpaces>708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Baiba Gariņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>