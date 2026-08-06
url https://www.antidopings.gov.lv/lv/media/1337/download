--- v2 (2026-05-02)
+++ v3 (2026-08-06)
@@ -3,336 +3,337 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="14637" w:type="dxa"/>
+        <w:tblW w:w="15212" w:type="dxa"/>
+        <w:tblInd w:w="-575" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="709"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1413"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1427"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="1281"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1199"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1394"/>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="1770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E63D6" w:rsidRPr="006E63D6" w14:paraId="7B4BB486" w14:textId="77777777" w:rsidTr="009831DB">
+      <w:tr w:rsidR="006E63D6" w:rsidRPr="006E63D6" w14:paraId="7B4BB486" w14:textId="77777777" w:rsidTr="00894BA4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="547" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62E74EEC" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECBB19D" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>p.k.</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t>Datums (no - līdz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w14:paraId="4769B3DE" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E63D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Amata nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D2631B4" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E63D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Datums (no - līdz)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w14:paraId="7D4D8900" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Valsts, pilsēta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="228DB133" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Komandējuma mērķis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30D3B018" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(izvēlas no saraksta, ja nav – ieraksta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1281" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="441755E5" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Finansējuma avots</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E470F7A" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(izvēlas no saraksta, ja nav – ieraksta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17299AA2" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Izdevumi par viesnīcu (naktsmītni), </w:t>
             </w:r>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="321DEE20" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Izdevumi par aviobiļetēm, </w:t>
             </w:r>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
+            <w:tcW w:w="2387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41452115" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviobiļešu klase </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14130C35" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -393,660 +394,2130 @@
           <w:p w14:paraId="486C3C22" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Citi komandējuma izdevumi, </w:t>
             </w:r>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63D6" w:rsidRPr="006E63D6" w14:paraId="1A7C4F56" w14:textId="77777777" w:rsidTr="009831DB">
+      <w:tr w:rsidR="006E63D6" w:rsidRPr="006E63D6" w14:paraId="1A7C4F56" w14:textId="77777777" w:rsidTr="00894BA4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="547" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22596028" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
-            <w:pPr>
-[...26 lines deleted...]
-          <w:p w14:paraId="502FB045" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="508A2EFE" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+          <w:p w14:paraId="59CAB286" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60399DA3" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+          <w:p w14:paraId="502FB045" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D616E7A" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+          <w:p w14:paraId="508A2EFE" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD80640" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+          <w:p w14:paraId="60399DA3" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D616E7A" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="3DD80640" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="2374AD7A" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E2FEE32" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Biznesa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1394" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FD1DBF1" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ekonomiskā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50EF75FB" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8DF853" w14:textId="77777777" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="006E63D6" w:rsidP="006E63D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63D6" w:rsidRPr="006E63D6" w14:paraId="1CF3243E" w14:textId="77777777" w:rsidTr="009831DB">
+      <w:tr w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w14:paraId="1CF3243E" w14:textId="77777777" w:rsidTr="00894BA4">
+        <w:trPr>
+          <w:trHeight w:val="2284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DFC5F26" w14:textId="13981BEB" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45DB0487" w14:textId="38074627" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vecākais eksperts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E499312" w14:textId="27E5E38C" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>22.06.-25.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="679C062F" w14:textId="5F8AE28D" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lozanna, Šveice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67A62199" w14:textId="6B85D69A" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dalība starptautiskajā forumā “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Clean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sport </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Action</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B63D354" w14:textId="458B4B63" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="007E0B0B" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iestādes budžets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0517A4A2" w14:textId="591AA99F" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>584.77</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAF3B2B" w14:textId="63126DC8" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iesk.pilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodokli)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="307DD1FD" w14:textId="5BAA35F7" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>474.64</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65EDAA01" w14:textId="77777777" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="699FD30F" w14:textId="5BDF0657" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3370D977" w14:textId="18CE5F2A" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>240.00 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B537D1B" w14:textId="3730F95A" w:rsidR="00AF0DEC" w:rsidRPr="00894BA4" w:rsidRDefault="00AF0DEC" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apdrošināšanas izdevumi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10.56</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR; Braukšanas izdevumi attiecīgās valsts sabiedriskajā transportā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894BA4" w:rsidRPr="00894BA4" w14:paraId="3C40A77D" w14:textId="77777777" w:rsidTr="00A54796">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="547" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:r>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="122127B4" w14:textId="64FF2239" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFCD446" w14:textId="18E6EED6" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Direktora vietnieks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A683788" w14:textId="6E655178" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>22.06.-25.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B27156C" w14:textId="3FF35E9B" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lozanna, Šveice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256DD935" w14:textId="76813D71" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dalība starptautiskajā forumā “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Clean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sport </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Action</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02327B3B" w14:textId="571F0FC9" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iestādes budžets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AE4A04" w14:textId="5DAD760C" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">420,81 EUR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iesk.pilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodokli)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A7583" w14:textId="62969701" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>325.56 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B5B0F50" w14:textId="77777777" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F67390B" w14:textId="462BE9BD" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160431B1" w14:textId="1DB2D27A" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>240.00 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F30CD9" w14:textId="70414B7D" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Apdrošināšanas izdevumi 7.92 EUR; Braukšanas izdevumi attiecīgās valsts sabiedriskajā transportā 60.41 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894BA4" w:rsidRPr="00894BA4" w14:paraId="03D1C9B0" w14:textId="77777777" w:rsidTr="00894BA4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB22FE1" w14:textId="04A87D24" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77E3A4E0" w14:textId="343D243D" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vecākais eksperts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...39 lines deleted...]
-              <w:t>6.</w:t>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733912EB" w14:textId="34FBF430" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>26.05.-28.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F97B0C9" w14:textId="2B0586B3" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stokholma, Zviedrija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2966131F" w14:textId="23EC06B1" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dalība NB8 izglītības darba grupas sanksmē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BF848BA" w14:textId="382F23EB" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iestādes budžets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05FEC9B2" w14:textId="6EEA2C4C" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">326.00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0AF7D1" w14:textId="1A8C546F" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iesk.pilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodokli)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32D1C426" w14:textId="148FE498" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">176.16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="345EBAA0" w14:textId="77777777" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="312A5748" w14:textId="6F414C85" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40631FC0" w14:textId="6F3E0EFA" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.00 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35C5E43D" w14:textId="1F38FBDC" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Apdrošināšanas izdevumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.98</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR; Braukšanas izdevumi attiecīgās valsts sabiedriskajā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>transportā 23.16 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894BA4" w:rsidRPr="00894BA4" w14:paraId="092E96BC" w14:textId="77777777" w:rsidTr="00894BA4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="443A554D" w14:textId="72225BDF" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="679C062F" w14:textId="624F646F" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
-[...49 lines deleted...]
-            <w:r w:rsidRPr="0053650E">
+          <w:p w14:paraId="0CE74D5B" w14:textId="49501B75" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vecākais eksperts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208F627E" w14:textId="14FBF7BC" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.05.-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C24BB9" w14:textId="4FF8733B" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Parīze, Francija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D4A19A3" w14:textId="28B26343" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dalība starptautiskā konferencē "LIMITING THE AVAILABILITY OF DOPING SUBSTANCES IN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DFCAC7" w14:textId="7EC67839" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUROPE: A SHARED RESPONSIBILITY"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B731494" w14:textId="205C934B" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Iestādes budžets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B92F79A" w14:textId="5E96BA5C" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>432</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E934E6" w14:textId="70318A36" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iesk.pilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodokli)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="259F522B" w14:textId="1AD3D29B" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>317</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C2003C6" w14:textId="77777777" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="233DC010" w14:textId="312CB473" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12FDE67B" w14:textId="14EAE79E" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0.00 EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="317FA6CB" w14:textId="04479EF7" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apdrošināšanas izdevumi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.88</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR; Braukšanas izdevumi attiecīgās valsts sabiedriskajā transportā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>42.91</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894BA4" w:rsidRPr="00894BA4" w14:paraId="5D8D55D0" w14:textId="77777777" w:rsidTr="00894BA4">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76158497" w14:textId="3E699CD0" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="328C7D15" w14:textId="64AA1075" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vecākais eksperts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A75B94" w14:textId="77BFDA54" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>01.06-03.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79712B82" w14:textId="19EDCD27" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kopenhāgena, Dānija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="059F05E7" w14:textId="4E6074B5" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalība </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NB8 TUEC ikgadējā sanāksmē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40B22325" w14:textId="6D68246C" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Iestādes budžets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F4A2CF5" w14:textId="57783E07" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFB0D13" w14:textId="6BAB983B" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iesk.pilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodokli)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16314216" w14:textId="46BD1251" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>424.02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...86 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AC0F199" w14:textId="77777777" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57016FD8" w14:textId="4D7879FF" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3370D977" w14:textId="4AEB3FB7" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00307EE7" w:rsidP="006E63D6">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> EUR</w:t>
+          <w:p w14:paraId="6D2C95A5" w14:textId="21ED1A62" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>180.00 EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B537D1B" w14:textId="7E778C92" w:rsidR="006E63D6" w:rsidRPr="006E63D6" w:rsidRDefault="00EF764D" w:rsidP="006E63D6">
-[...53 lines deleted...]
-            <w:r w:rsidR="008B10FE">
+          <w:p w14:paraId="6275D586" w14:textId="62F0E695" w:rsidR="00894BA4" w:rsidRPr="00894BA4" w:rsidRDefault="00894BA4" w:rsidP="00894BA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apdrošināšanas izdevumi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5.28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR; Braukšanas izdevumi attiecīgās valsts sabiedriskajā transportā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8.28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A8B70A6" w14:textId="77777777" w:rsidR="0069226D" w:rsidRDefault="0069226D"/>
+    <w:p w14:paraId="6A8B70A6" w14:textId="77777777" w:rsidR="0069226D" w:rsidRDefault="0069226D" w:rsidP="00894BA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="0069226D" w:rsidSect="006E63D6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
@@ -1079,77 +2550,83 @@
     <w:rsid w:val="002B4639"/>
     <w:rsid w:val="002C495F"/>
     <w:rsid w:val="00307EE7"/>
     <w:rsid w:val="003244BD"/>
     <w:rsid w:val="00324D5E"/>
     <w:rsid w:val="0034597A"/>
     <w:rsid w:val="00356AE1"/>
     <w:rsid w:val="003D3275"/>
     <w:rsid w:val="003F6015"/>
     <w:rsid w:val="00485BD3"/>
     <w:rsid w:val="00492767"/>
     <w:rsid w:val="004A2481"/>
     <w:rsid w:val="004E2687"/>
     <w:rsid w:val="004F074A"/>
     <w:rsid w:val="0053650E"/>
     <w:rsid w:val="005C2594"/>
     <w:rsid w:val="005C58DA"/>
     <w:rsid w:val="005D25DE"/>
     <w:rsid w:val="0062724F"/>
     <w:rsid w:val="006774BB"/>
     <w:rsid w:val="0069226D"/>
     <w:rsid w:val="006E63D6"/>
     <w:rsid w:val="00701A2C"/>
     <w:rsid w:val="0078493B"/>
     <w:rsid w:val="007D6CE4"/>
+    <w:rsid w:val="007E0B0B"/>
     <w:rsid w:val="008510C2"/>
     <w:rsid w:val="0086194C"/>
+    <w:rsid w:val="00894BA4"/>
     <w:rsid w:val="008A015E"/>
+    <w:rsid w:val="008A5706"/>
     <w:rsid w:val="008B10FE"/>
     <w:rsid w:val="008F520F"/>
     <w:rsid w:val="0093300E"/>
     <w:rsid w:val="009420C9"/>
     <w:rsid w:val="00972172"/>
     <w:rsid w:val="009831DB"/>
     <w:rsid w:val="009873E4"/>
     <w:rsid w:val="009B452A"/>
     <w:rsid w:val="00A27F76"/>
     <w:rsid w:val="00A93B9D"/>
     <w:rsid w:val="00AF054F"/>
+    <w:rsid w:val="00AF0DEC"/>
     <w:rsid w:val="00AF3D48"/>
+    <w:rsid w:val="00C068B7"/>
     <w:rsid w:val="00C50040"/>
     <w:rsid w:val="00CB5D59"/>
     <w:rsid w:val="00CF55BF"/>
     <w:rsid w:val="00CF7C50"/>
     <w:rsid w:val="00D35015"/>
     <w:rsid w:val="00DA2200"/>
     <w:rsid w:val="00DA421C"/>
     <w:rsid w:val="00DC0D6A"/>
     <w:rsid w:val="00EC0460"/>
     <w:rsid w:val="00EC468E"/>
     <w:rsid w:val="00EF635F"/>
     <w:rsid w:val="00EF764D"/>
+    <w:rsid w:val="00F05C6E"/>
     <w:rsid w:val="00F10CAD"/>
     <w:rsid w:val="00F1246B"/>
     <w:rsid w:val="00F23070"/>
     <w:rsid w:val="00FC2BE3"/>
     <w:rsid w:val="00FC48AA"/>
     <w:rsid w:val="00FF64E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2422,70 +3899,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>258</Characters>
+  <Pages>2</Pages>
+  <Words>1201</Words>
+  <Characters>685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>708</CharactersWithSpaces>
+  <CharactersWithSpaces>1883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Baiba Gariņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>